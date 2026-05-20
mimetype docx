--- v3 (2026-03-14)
+++ v4 (2026-05-20)
@@ -2219,51 +2219,51 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E2FAED2ECA1EC048A97C2F5815B0D13E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="79da7de7600b49bce2d51ea1adc5d6e8">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E2FAED2ECA1EC048A97C2F5815B0D13E" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3a9bb88ec710d066bdc320f54ea76830">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a196b273-b883-4f7f-a363-6a23d205eadd" xmlns:ns3="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns4="42e9f71e-7944-4cb4-a567-9abd75753251" xmlns:ns5="16f00c2e-ac5c-418b-9f13-a0771dbd417d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="29e6a9650ffba1b34fe382bcbc51c29a" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a196b273-b883-4f7f-a363-6a23d205eadd"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:import namespace="42e9f71e-7944-4cb4-a567-9abd75753251"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Resource_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Description0" minOccurs="0"/>
                 <xsd:element ref="ns3:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns4:Location" minOccurs="0"/>
                 <xsd:element ref="ns4:No_x002e_" minOccurs="0"/>
                 <xsd:element ref="ns4:Filter" minOccurs="0"/>
                 <xsd:element ref="ns5:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns5:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns5:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns5:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -2503,51 +2503,51 @@
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Description0 xmlns="a196b273-b883-4f7f-a363-6a23d205eadd">Contracts and Resources Page - Web Part - Additional Resources</Description0>
     <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </URL>
     <Filter xmlns="42e9f71e-7944-4cb4-a567-9abd75753251" xsi:nil="true"/>
     <Location xmlns="42e9f71e-7944-4cb4-a567-9abd75753251" xsi:nil="true"/>
     <No_x002e_ xmlns="42e9f71e-7944-4cb4-a567-9abd75753251" xsi:nil="true"/>
     <Resource_x0020_Type xmlns="a196b273-b883-4f7f-a363-6a23d205eadd">Resource</Resource_x0020_Type>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E4D4A3D-43F2-4010-A7C0-E57A61B6A8CD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD8B22BD-24B7-4F93-8498-68D4F2973B13}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C687005C-51C0-4B8E-8003-EF7777E03B90}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4E4B735-D5DA-485E-848A-F229807F0B22}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA79E1D3-1665-44B0-9E1E-4DB48134A2F5}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4333F7D3-1D5E-42BF-9C10-4C8E349F9A24}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>886</Words>
   <Characters>4567</Characters>