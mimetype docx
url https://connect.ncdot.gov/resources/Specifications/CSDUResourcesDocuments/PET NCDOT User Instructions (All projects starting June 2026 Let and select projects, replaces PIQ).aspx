--- v4 (2026-05-20)
+++ v5 (2026-08-11)
@@ -2219,51 +2219,51 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E2FAED2ECA1EC048A97C2F5815B0D13E" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3a9bb88ec710d066bdc320f54ea76830">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E2FAED2ECA1EC048A97C2F5815B0D13E" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b890125d4b7361638d6afb337acdcdb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a196b273-b883-4f7f-a363-6a23d205eadd" xmlns:ns3="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns4="42e9f71e-7944-4cb4-a567-9abd75753251" xmlns:ns5="16f00c2e-ac5c-418b-9f13-a0771dbd417d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="29e6a9650ffba1b34fe382bcbc51c29a" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a196b273-b883-4f7f-a363-6a23d205eadd"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:import namespace="42e9f71e-7944-4cb4-a567-9abd75753251"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Resource_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Description0" minOccurs="0"/>
                 <xsd:element ref="ns3:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns4:Location" minOccurs="0"/>
                 <xsd:element ref="ns4:No_x002e_" minOccurs="0"/>
                 <xsd:element ref="ns4:Filter" minOccurs="0"/>
                 <xsd:element ref="ns5:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns5:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns5:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns5:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -2503,51 +2503,51 @@
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Description0 xmlns="a196b273-b883-4f7f-a363-6a23d205eadd">Contracts and Resources Page - Web Part - Additional Resources</Description0>
     <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </URL>
     <Filter xmlns="42e9f71e-7944-4cb4-a567-9abd75753251" xsi:nil="true"/>
     <Location xmlns="42e9f71e-7944-4cb4-a567-9abd75753251" xsi:nil="true"/>
     <No_x002e_ xmlns="42e9f71e-7944-4cb4-a567-9abd75753251" xsi:nil="true"/>
     <Resource_x0020_Type xmlns="a196b273-b883-4f7f-a363-6a23d205eadd">Resource</Resource_x0020_Type>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD8B22BD-24B7-4F93-8498-68D4F2973B13}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FFA3858-AA13-41DE-8743-9DBB69ACA20D}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C687005C-51C0-4B8E-8003-EF7777E03B90}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4E4B735-D5DA-485E-848A-F229807F0B22}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA79E1D3-1665-44B0-9E1E-4DB48134A2F5}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4333F7D3-1D5E-42BF-9C10-4C8E349F9A24}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>886</Words>
   <Characters>4567</Characters>